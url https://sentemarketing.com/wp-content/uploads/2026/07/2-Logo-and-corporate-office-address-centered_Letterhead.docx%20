--- v0 (2026-08-03)
+++ v1 (2026-09-18)
@@ -1,133 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67ECE0FE" w14:textId="58CC69F8" w:rsidR="00585E1B" w:rsidRPr="004F697F" w:rsidRDefault="00585E1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00585E1B" w:rsidRPr="004F697F">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2450" w:right="1440" w:bottom="1500" w:left="1440" w:header="720" w:footer="620" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04EE8FBD" w14:textId="77777777" w:rsidR="003454A7" w:rsidRDefault="003454A7">
+    <w:p w14:paraId="24446AF1" w14:textId="77777777" w:rsidR="002A3FE4" w:rsidRDefault="002A3FE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40E977F0" w14:textId="77777777" w:rsidR="003454A7" w:rsidRDefault="003454A7">
+    <w:p w14:paraId="511E934B" w14:textId="77777777" w:rsidR="002A3FE4" w:rsidRDefault="002A3FE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
     <w:altName w:val="Trebuchet MS"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F06B857" w14:textId="77777777" w:rsidR="00E13BA0" w:rsidRDefault="00E13BA0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1286C109" w14:textId="77777777" w:rsidR="00585E1B" w:rsidRPr="004F69A1" w:rsidRDefault="00585E1B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="D4D8DB"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="56A83D9A" w14:textId="14CF5714" w:rsidR="00585E1B" w:rsidRPr="004F69A1" w:rsidRDefault="003454A7">
     <w:pPr>
       <w:spacing w:after="20"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F69A1">
       <w:rPr>
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         <w:color w:val="6E7378"/>
         <w:sz w:val="15"/>
@@ -171,125 +189,136 @@
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         <w:color w:val="6E7378"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">  (512) 637-</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="004F69A1">
       <w:rPr>
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         <w:color w:val="6E7378"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>9900  •</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="004F69A1">
       <w:rPr>
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         <w:color w:val="6E7378"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-      <w:t>sentemortgage.com</w:t>
+      <w:t xml:space="preserve">  sentemortgage.com</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0F5013CA" w14:textId="77777777" w:rsidR="00585E1B" w:rsidRPr="004F69A1" w:rsidRDefault="003454A7">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F69A1">
       <w:rPr>
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         <w:color w:val="6E7378"/>
         <w:spacing w:val="10"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>Sente Mortgage, Inc.  NMLS ID #</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="004F69A1">
       <w:rPr>
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         <w:color w:val="6E7378"/>
         <w:spacing w:val="10"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>132111  •</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="004F69A1">
       <w:rPr>
         <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         <w:color w:val="6E7378"/>
         <w:spacing w:val="10"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">  Equal Housing Lender</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A8E09E1" w14:textId="77777777" w:rsidR="00E13BA0" w:rsidRDefault="00E13BA0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56757B0B" w14:textId="77777777" w:rsidR="003454A7" w:rsidRDefault="003454A7">
+    <w:p w14:paraId="4E3CE7B9" w14:textId="77777777" w:rsidR="002A3FE4" w:rsidRDefault="002A3FE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D70CA35" w14:textId="77777777" w:rsidR="003454A7" w:rsidRDefault="003454A7">
+    <w:p w14:paraId="3B98A86E" w14:textId="77777777" w:rsidR="002A3FE4" w:rsidRDefault="002A3FE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="584270F2" w14:textId="77777777" w:rsidR="00E13BA0" w:rsidRDefault="00E13BA0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9363" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="10" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9363"/>
     </w:tblGrid>
     <w:tr w:rsidR="006F1EFB" w:rsidRPr="004F697F" w14:paraId="1D2641B6" w14:textId="77777777" w:rsidTr="006F1EFB">
       <w:trPr>
         <w:trHeight w:val="1320"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9363" w:type="dxa"/>
           <w:tcMar>
             <w:top w:w="80" w:type="dxa"/>
             <w:left w:w="80" w:type="dxa"/>
             <w:bottom w:w="80" w:type="dxa"/>
             <w:right w:w="80" w:type="dxa"/>
@@ -329,56 +358,63 @@
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1692812" cy="763425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5FB39CE3" w14:textId="77777777" w:rsidR="00585E1B" w:rsidRDefault="00585E1B">
+  <w:p w14:paraId="5FB39CE3" w14:textId="77777777" w:rsidR="00585E1B" w:rsidRDefault="00585E1B" w:rsidP="00E13BA0">
     <w:pPr>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:spacing w:before="180"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="712E45EF" w14:textId="77777777" w:rsidR="00E13BA0" w:rsidRDefault="00E13BA0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="271D389E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92E6299C"/>
     <w:lvl w:ilvl="0" w:tplc="98BCEE4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3CA84CE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
@@ -465,58 +501,60 @@
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00585E1B"/>
+    <w:rsid w:val="002A3FE4"/>
     <w:rsid w:val="003454A7"/>
     <w:rsid w:val="004F697F"/>
     <w:rsid w:val="004F69A1"/>
     <w:rsid w:val="00585E1B"/>
     <w:rsid w:val="0069016B"/>
     <w:rsid w:val="006F1EFB"/>
     <w:rsid w:val="00C07A2A"/>
     <w:rsid w:val="00D63764"/>
+    <w:rsid w:val="00E13BA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="66602109"/>
@@ -1151,54 +1189,54 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F697F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004F697F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>